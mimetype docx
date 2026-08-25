--- v0 (2026-03-05)
+++ v1 (2026-08-25)
@@ -3,149 +3,155 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:p w:rsidR="004524B0" w:rsidRDefault="002A5FAA">
-      <w:r w:rsidRPr="002A5FAA">
+    <w:p w:rsidR="006D0233" w:rsidRDefault="00820487">
+      <w:r w:rsidRPr="00820487">
         <w:object w:dxaOrig="9180" w:dyaOrig="11881">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:557.6pt;height:722.5pt" o:ole="">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:565.95pt;height:792.85pt" o:ole="">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1738590316" r:id="rId6"/>
+          <o:OLEObject Type="Embed" ProgID="AcroExch.Document.DC" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1738590420" r:id="rId6"/>
         </w:object>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sectPr w:rsidR="004524B0" w:rsidSect="002A5FAA">
+    <w:sectPr w:rsidR="006D0233" w:rsidSect="00820487">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="850" w:bottom="1134" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="850" w:bottom="426" w:left="284" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008922BB"/>
-[...2 lines deleted...]
-    <w:rsid w:val="008922BB"/>
+    <w:rsidRoot w:val="00C31570"/>
+    <w:rsid w:val="006D0233"/>
+    <w:rsid w:val="00820487"/>
+    <w:rsid w:val="00C31570"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>