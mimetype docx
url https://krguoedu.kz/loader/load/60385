--- v0 (2026-03-02)
+++ v1 (2026-05-26)
@@ -1,8156 +1,8205 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2057400" cy="571500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>"Мектепке дейінгі білім беру саласында мемлекеттік қызметтер көрсету қағидаларын бекіту туралы" Қазақстан Республикасы Білім және ғылым министрінің 2020 жылғы 19 маусымдағы № 254 бұйрығына өзгерістер мен толықтыру енгізу туралы</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+        <w:t>О внесении изменений и дополнения в приказ Министра образования и науки Республики Казахстан от 19 июня 2020 года № 254 "Об утверждении правил оказания государственных услуг в сфере дошкольного образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Қазақстан Республикасы </w:t>
-[...6 lines deleted...]
-        <w:t>Оқу-ағарту министрінің 2022 жылғы 18 қарашадағы № 464 бұйрығы.</w:t>
+        <w:t xml:space="preserve">Приказ Министра просвещения Республики </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан от 18 ноября 2022 года № 464.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасының Әділет министрлігінде 2022 жылғы 21 қарашада № 30643 болып тіркелді</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve"> Зарегистрирован в Министерстве юстиции Республики Казахстан 21 ноября 2022 года № 30643</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z5"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       1. Внести в приказ Министра образования и науки Республики Казахстан от 19 июня 2020 года № 254 "Об утв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ерждении Правил оказания государственных услуг в сфере дошкольного образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20883) следующие изменения и дополнение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z6"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>көрсетілген</w:t>
+        <w:t>в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> бұйрықпен бекітілген Мектепке дейінгі білім беру саласында мемлекеттік қызметтер көрсету қағидаларында:</w:t>
-[...34 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Правилах оказания государственных услу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>г в сфере дошкольного образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00427FFE" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3, 4 и 5 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "3. В настоящих Правилах используются основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="z9"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      1) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>архи</w:t>
-      </w:r>
+        <w:t>архив</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – набор заявлений, снятых с очереди по причине успешного</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получения направления на зачисление в дошкольную организацию или снятых с очереди по иным причинам, предусмотренным настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="z10"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>технология</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> блокчейн – способ построения архитектуры хранения и обработки данных по определенным правилам, ко</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>торый позволяет идентифицировать внесение изменений в данные, которые не подлежат корректировке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z11"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) свободное место – информация о вакантном месте для зачисления ребенка в дошкольную организацию с указанием дошкольной организации, возрастной группы, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>языка воспитания и обучения, вида группы (общеразвивающая, специальная), режима работы (полного, неполного, круглосуточного пребывания), режима зачисления (общеустановленный, раннего бронирования, временного пребывания) с указанием даты начала зачисления и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наличия ограничений по дате пребывания в дошкольной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z12"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюллетень</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> освободившихся мест – протокол, ежедневно фиксирующий хронологию передачи свободных мест от дошкольных организаций на распределение в систему управления очередью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z13"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принцип</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "одного заявления" – форма оказания государственной услуги, предусматривающая совокупность нескольких государственных услуг, оказываемых на основании одного заявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="z14"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свободное</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> место режима общеустановленного зачисления – свободное место</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, срок действия направления по которому начинает исчисляться сразу после получения направления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z15"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свободное</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> место режима раннего бронирования – свободное место, на которое можно получить направление раньше, чем это место фактически </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>освободится; срок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исчисления действия направления и процедура зачисления в дошкольную организацию начинается после фактического освобождения места;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z16"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>система</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> управления очередью – информационная система услугодателя, обеспечивающая автоматизированное исполнение бизн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ес-процессов приема заявлений на постановку в очередь и распределения мест в дошкольных организациях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z17"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      9) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> очередности – положение заявления в очереди относительно других заявлений в этой очереди;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="z18"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      10) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бюллетень</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отозванных мест – протокол, е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жедневно фиксирующий хронологию возврата (отзыва) дошкольными организациями мест, ранее переданных на распределение в систему управления очередью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z19"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      11) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>направление</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на зачисление в дошкольную организацию (далее – направление) – уведомление о временном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>резервировании за заявителем места в дошкольной организации на период прохождения процесса зачисления в дошкольную организацию и оформления соответствующих документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z20"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      12) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>очередь</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заявлений (далее – очередь) – заявления на зачисление в дошкольную орг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>анизацию, успешно зарегистрированные в системе управления очередью и упорядоченные относительно друг друга согласно настоящим правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z21"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      13) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>проактивная</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуга – государственная услуга, оказываемая в электронной форме, предоставляемая по инициативе су</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бъекта оказания услуг, для оказания которой необходимо обязательное согласие субъекта получения услуги, предоставленное посредством абонентского устройства сотовой связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z22"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14) стоп-лист – временный архив, куда перемещаются заявления из очереди, по кот</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орым приостановлена возможность получения направлений ввиду выявленных нарушений, допущенных со стороны заявителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="z23"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      15) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>свободное</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> место временного пребывания – свободное место, которое сохраняется в дошкольной организации за временно выбывшим воспита</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нником, поэтому имеет ограниченный срок пребывания нового ребенка, зачисленного на это место;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z24"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      16) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уведомление</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – электронные текстовые сообщения, отправляемые системой управления очередью заявителю с целью уведомления о прохождении определенных этапов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получения места в дошкольной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="z25"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Государственная услуга "Постановка на очередь детей дошкольного возраста (до 6 лет) для направления в дошкольные организации" (далее – государственная услуга по постановке на очередь) оказывается управлен</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иями образования городов республиканского значения и столицы, отделами образования районов, городов областного значения (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="z26"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       5. Для получения государственной услуги по постановке на очередь физическое лицо (далее - услугополучател</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ь) направляет в канцелярию услугодателя, либо через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) и (или) через веб-портал "электронного правительства" (далее – портал) заяв</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ление по форме согласно приложению 1 к Правилам, а также документы, указанные в пункте 8 Перечня основных требований к оказанию государственной услуги "Постановка на очередь детей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>дошкольного возраста (до 6 лет) для направления в дошкольные организации" (д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>алее – Перечень требований).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="z27"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Перечень основных требований к оказанию государственной услуги по постановке на очередь, включающий характеристики процесса, форму, содержание и результат оказания услуги, а также иные сведения с учетом особенностей пред</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оставления государственной услуги по постановке на очередь приведен в Перечне требований согласно приложению 2 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="z28"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В "личном кабинете" услугополучателя отображается информация о статусе рассмотрения запроса на оказание государственной услуги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по постановке на очередь, а также размещается уведомление с указанием даты и времени получения результата государственной услуги по постановке на очередь.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="z29"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Канцелярия услугодателя, работник Государственной корпорации осуществляют прием заявления по ф</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орме согласно приложению 1 к Правилам и регистрируют документы, полученные от услугополучателя, проверяют их на полноту; при представлении услугополучателем полного пакета документов осуществляют выдачу уведомления о постановке на очередь с указанием номер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а очередности (в произвольной форме).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="z30"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       В случае представления услугополучателем неполного пакета документов согласно перечню, предусмотренному пунктом 8 Перечня требований, услугодатель и (или) работник Государственной корпорации отказывает в приеме </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заявления и выдает расписку об отказе в приеме документов по форме согласно приложению 3 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="z31"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Сведения о документах, удостоверяющих личность, услугодатель и работник Государственной корпорации получают из соответствующих государственных информ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="z32"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Выдача услугополучателю готовых документов осуществляется на основании расписки о приеме соответствующих документов при предъявлении документа, удостоверяющего личность (либо ее представителя п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о нотариально заверенной доверенности).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="z34"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "8. По выбору услугополучателя государственная услуга по постановке на очередь оказывается по принципу "одного заявления" в совокупности с государственной услуго</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>й "Регистрация рождения ребенка, в том числе внесение изменений, дополнений и исправлений в записи актов гражданского состояния".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="z35"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Услугополучатели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="z36"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получают</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от услугодателя в доступной форме полную и достоверную информацию о порядке предоста</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вления государственной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="z37"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>получают</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> государственную услугу в бумажной и (или) электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="z38"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>участвуют</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в публичных обсуждениях проектов подзаконных нормативных правовых актов, определяющих порядок оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="z39"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     4) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обращаются</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в суд с иском о защите нарушенных прав, законных интересов в сфере оказания государственных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="z40"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      5) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>используют</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> электронные документы в отношении себя и несовершеннолетних членов семьи из сервиса цифровых документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="z41"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      При ока</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>зании государственных услуг не допускается истребования от услугополучателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="z42"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документов</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и сведений, которые могут быть получены из информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="z43"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нотариально</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> засвидетельствованных копий документов, оригиналы которых представлены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для сверки услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="z44"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Обращения, предусмотренные подпунктом 3) пункта 1 статьи 4 Закона Республики Казахстан "О государственных услугах", поступившие по вопросам оказания государственных услуг, подлежат учету согласно пункту 3 статьи 69 Администр</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ативного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="z46"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"13. Общая очередь для зачисления в дошкольные организации формируется по принадлежности к населенному пункту (город, село, поселок) п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о году рождения детей для каждого года рождения отдельно.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="z47"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Очередь в специальные дошкольные организации (специальные ясли-сады, специальные детские сады) и специальные группы в дошкольных организациях для детей с нарушениями зрения, слуха, тяжелыми н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>арушениями речи, опорно-двигательного аппарата, интеллекта, с задержкой психического развития, специальные дошкольные организации и специальные группы в дошкольных организациях, совмещающие все категории детей с нарушениями, согласно Типовых правил деятель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ности специальных организаций образования, утвержденных приказом Министра образования и науки Республики Казахстан от 31 августа 2022 года № 385 "Об утверждении Типовых правил деятельности организаций образования соответствующих типов и видов") (зарегистри</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рованный в Реестре государственной регистрации нормативных правовых актов под № 29329) формируется внутри населенного пункта по году рождения детей, для каждого года рождения отдельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="z48"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Внутри очереди по годам рождения очередь разделяется по видам нар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ушений, имеющихся у детей.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="z49"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Очередь в санаторные дошкольные организации формируется внутри населенного пункта по году рождения детей для каждого года рождения отдельно по видам реабилитации/профилактики.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18 изложить в следующей редакци</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="z51"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "18. Для подачи заявления и нахождения в очереди возраст ребенка не превышает 6 лет на 1 сентября текущего календарного года (кроме детей с особыми образовательными потребностями, имеющими соответствующее заключение психолого-медико-педагогической</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии).</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) пункта 20 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="z53"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "1) поступлении заявлений от родителей или законных представителей детей, имеющих право на внеочередное получение места в дошкольных организациях согласно пункту 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 52 Закона Республики Казахстан "О воинской службе и статусе военнослужащих", пункту 8 статьи 78 Закона Республики Казахстан "О специальных государственных органах", пункту 5 статьи 64 Закона Республики Казахстан "О правоохранительной службе";";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="z55"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "28. При выдаче направления возраст детей учитывается на календарный год, кроме детей, чей возраст не превышает 6 лет на 1 сентября текущего календарного года и детей с особыми образовательными потребностя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ми, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>имеющими соответствующее заключение психолого-медико-педагогической комиссии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="z56"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>часть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вторую пункта 32 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="z57"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "Перечень основных требований к оказанию государственной услуги по приему детей, включающий характеристи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ки процесса, форму, содержание и результат оказания услуги, а также иные сведения с учетом особенностей предоставления государственной услуги по приему детей приведен в Перечне требований к оказанию государственной услуги "Прием документов и зачисление дет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ей в дошкольные организации" согласно приложению 4 к Правилам.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, 3 и 4 изложить в новой редакции согласно приложениям 1, 2 и 3 к настоящему приказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="z59"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дополнить</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приложением 5 согласно приложению 4 к настоящему приказу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="z60"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2. Д</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>епартаменту дошкольного образования Министерства просвещения Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="z61"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственную</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="z62"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>размещение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего приказа на интернет-ресурсе Министерства просвещения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="z63"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - мектепке дейінгі ұйымға қабылдауға жолдаманы табысты алуға байланысты немесе осы Қағидаларда көзделген басқа да себептер бойынша кезектен алынған өтініштер жиынтығы;</w:t>
-[...1608 lines deleted...]
-        <w:t>      4. Осы бұйрық алғашқы ресми жарияланған күнінен кейін қолданысқа енгізіледі.</w:t>
+        <w:t xml:space="preserve"> течение десяти рабочих дней после государственной регистрации настоящего приказа представление в Юридический департамент Министерства просвещения Республики К</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>азахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="z64"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра просвещения Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="z65"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Настоящий приказ вводи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тся в действие после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="11"/>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:bookmarkEnd w:id="54"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Қазақстан Республикасының </w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+              <w:t>      Министр просвещения</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00427FFE" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00427FFE" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оқу-ағарту министрі </w:t>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Аймагамбетов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...49 lines deleted...]
-      </w:r>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="z67"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      "СОГЛАСОВАН"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>аэроғарыш</w:t>
+        <w:t>инноваций</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> өнеркәсібі министрлігі</w:t>
+        <w:t xml:space="preserve"> и аэрокосмической промышленности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4043"/>
+        <w:gridCol w:w="2606"/>
+        <w:gridCol w:w="2918"/>
+        <w:gridCol w:w="465"/>
+        <w:gridCol w:w="3762"/>
         <w:gridCol w:w="26"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00573E47">
-[...3268 lines deleted...]
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бұйрыққа </w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>3-қосымша</w:t>
+              <w:t>к приказу Министр просвещения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 18 ноября 2022 года № 464</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі білім беру</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласында мемлекеттік </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметтер көрсету </w:t>
+              <w:t>государственных услуг в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
-[...14 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>дошкольного образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>"Мектепке дейінгі ұйымдарға құжаттарды қабылдау және балаларды қабылдау" мемлекеттік қызмет көрсетуге қойылатын негізгі талаптар тізілімі</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Постано</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вка на очередь детей дошкольного возраста (до 6 лет) для направления в дошкольные организации" </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Көрсетілетін қызметті берушінің атауы</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...17 lines deleted...]
-              <w:t>дейінгі ұйымдардың барлық түрлері (бұдан әрі – көрсетілетін қызметті беруші)</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Управления образования городов республиканского значения и столицы, отделы образования районов, городов областного значения.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Мемлекеттік қызметті ұсыну тәсілдері</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Способы предоставления государственной услуги </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...17 lines deleted...]
-              <w:t>бұдан әрі - портал) арқылы жүзеге асырылады.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="56" w:name="z79"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1) канцелярию услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) некоммерческое акционерное общество "Государственная корпорация "Правительство для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) веб-портал "электронного правительства" www.egov.kz (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету мерзімі</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Срок оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>30 минут.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>С момента обращения к услугодателю, в Государственную корпорацию, на портал – 30 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нысаны</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Электрондық (ішінара автоматтандырылған)/ қағаз түрінде.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)/ бумажная/ проактивная/, оказываемая по принципу "одного заявления".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Мемлекеттік қызметті көрсету нәтижесі</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...17 lines deleted...]
-              <w:t>мен баланың ата-анасының бірі немесе заңды өкілі араcында жасалған келісім шарт негізінде баланы мектепке дейінгі ұйымға қабылдау немесе мемлекеттік қызмет көрсетуден бас тарту туралы дәлелді жауап.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Уведомление о постановке в очередь (в произвольной форме) либо моти</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вированный ответ об отказе в оказании государственной услуги по основаниям, установленным пунктом 9 настоящего Перечня основных требований к оказанию государственной услуги "Постановка на очередь детей дошкольного возраста (до 6 лет) для направления в дошк</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ольные организации".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...17 lines deleted...]
-              <w:t>етті алушыдан алынатын төлем мөлшері және Қазақстан Республикасының заңнамасында көзделген жағдайларда оны алу тәсілдері</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Мемлекеттік қызмет жеке тұлғаларға тегін көрсетіледі.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Государственная услуга физическим лицам оказывается бесплатно.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Жұмыс кестесі</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="57" w:name="z82"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қызметті берушінің: Қазақстан Республикасының </w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve">2) </w:t>
+              <w:t xml:space="preserve">: с понедельника по пятницу, за исключением праздничных дней, согласно трудовому законодательству Республики Казахстан в соответствии с установленным графиком работы услугодателя с 9:00 часов до 18:30 часов с перерывом на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обед с 13:00 часов до 14:30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием заявлений и выдача результатов оказания государственной услуги осуществляется с 09:00 часов до 17:30 часов с перерывом на обед с 13:00 часов до 14:30 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди без п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>редварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации и объектов информации: с понедельника по субботу включительно, за исключением праздничных дней, в соответствии с установленным графиком работы с 9:00 часов до 20:00 часов без п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ерерыва на обед согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием осуществляется в порядке "электронной" очереди, по выбору услугополучателя без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>порт</w:t>
-[...6 lines deleted...]
-              <w:t>алда</w:t>
+              <w:t>порта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ла</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>: жөндеу жұмыстарын жүргізуге байланысты техникалық үзілістерді қоспағанда, тәулік бойы (көрсетілетін қызметті алушы жұмыс уақыты аяқталғанан кейін жүгінген кезде, Қазақстан Республикасында еңбек заңына сәйкес демалыс және мереке күндерін қоспағанда, ө</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">1) Министрліктің www. </w:t>
+              <w:t xml:space="preserve">: круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>праздничные дни согласно трудовому законодательству Республики Казахстан прием з</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) на интернет-ресурсе Министерства: www.edu.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации: www.gov4c.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>edu</w:t>
+              <w:t>на</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>. gov. kz интернет-ресурсында;</w:t>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> орналастырылған.</w:t>
+              <w:t xml:space="preserve"> портале: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...31 lines deleted...]
-              <w:t>көрсету үшін көрсетілетін қызметті алушыдан талап етілетін құжаттар мен мәліметтердің тізбесі</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> бекітілген Мектепке дейінгі білім беру саласында мемлекеттік қызметтер көрсету </w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="58" w:name="z91"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении к услугодателю или в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявления по форме, согласно приложениям 1 и 5 к Правилам ока</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зания государственных услуг в сфере дошкольного образования, утвержденных приказом Министра образования и науки Республики Казахстан от 19 июня 2020 года № 254 "Об утверждении правил оказания государственных услуг в сфере дошкольного образования" (зарегист</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рирован в Реестре государственной регистрации нормативных правовых актов под № 20883) (далее - Правила);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) свидетельство о рождении ребенка, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) документ, удостоверяющий личность</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услугополучателя (одного из родителей или законного представителя, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) справка, выданная с места работы военнослужащего или сотрудника специальных государственных органов, завере</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нная подписью уполномоченного лица и печатью (при наличии) (действительна в течение месяца со дня выдачи);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) справка с места работы педагога, заверенная подписью руководителя организации образования и печатью (действительна в течение месяца со дня выдачи)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, сканированная копия диплома;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) заключение психолого-медико-педагогической консультации для детей с особыми образовательными потребностями (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7) заключение врача-фтизиатора;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, подтверждающие возможность первоочередного получения н</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>аправления в дошкольную организацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сведения о документах, удостоверяющих личность, свидетельство о рождении ребенка, сведения, подтверждающие возможность первоочередного получения направления в дошкольную организацию услугодатель или работник Государстве</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нной корпорации получает из соответствующих государственных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>қағидаларына (бұдан әрі - Қағидалар) 5-қосымшаға сәйкес нысан бойынша өтініш;</w:t>
-[...308 lines deleted...]
-              <w:t>рольді беру арқылы немесе "электрондық үкімет" веб-порталының хабарламасына жауап ретінде қысқа мәтіндік хабарлама жіберу арқылы алады.</w:t>
+              <w:t>информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатель или работник Государственной корпорации получает согласие на использование сведений, содержащихся в информационных систе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мах и составляющих охраняемую законом тайну, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>При обращении на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) заявления в форме электронного документа, подписанное ЭЦП услугополучателя, по форме согл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асно приложениям 1 и 5 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) сканированная копия справки, выданная с места работы военнослужащего или сотрудника специальных государственных органов, заверенная подписью уполномоченного лица и печатью (при наличии) (действительна в течение месяца </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>со дня выдачи);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) справка с места работы педагога, заверенная подписью руководителя организации образования и печатью (действительна в течение месяца со дня выдачи), сканированная копия диплома;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) сканированная копия заключения </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>психолого-медико-педагогической консультации для детей с особыми образовательными потребностями (при наличии);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>направление</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> врача-фтизиатра. Электронный запрос на портал осуществляется в форме электронного документа, удостоверенного ЭЦП услугополучателя,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или путем введения одноразового пароля. Сведения о документах, удостоверяющих личность, о свидетельстве о рождении ребенка, сведения, подтверждающие возможность первоочередного получения направления в дошкольную организацию услугополучатель получает из со</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...10 lines deleted...]
-              <w:t>Қазақстан Республикасының заңнамасында белгіленген мемлекеттік қызметті көрсетуден бас тарту үшін негіздер</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Основания для отказа в оказании </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...62 lines deleted...]
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="59" w:name="z108"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услугополучателя и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) отсутствие согласия услугополучателя, предо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>көрсетілетін</w:t>
+              <w:t>представление</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> қызметті алушы мемлекеттік қызмет көрсету тәртібін айқындайтын заңға </w:t>
-[...14 lines deleted...]
-              <w:t>мерзімі өтіп кеткен құжаттарды ұсынған жағдайда.</w:t>
+              <w:t xml:space="preserve"> услугополучателем неполн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ого пакета документов согласно перечню, предусмотренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...17 lines deleted...]
-              <w:t>корпорация арқылы көрсету ерекшеліктері ескеріле отырып, қойылатын өзге де талаптар</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...112 lines deleted...]
-              <w:t xml:space="preserve"> реттік парольді пайдалана отырып, мобильді қосымшада авторландырудан өту, одан әрі "Цифрлық құжаттар" бөліміне өтіп, қажетті құжатты таңдау қажет.</w:t>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="60" w:name="z112"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время ожидания для сдачи пакета документов услугодателю или в Государственную корпорацию – 15 минут. Максимально допустимое время обслужи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вания услугодателем или в Государственной корпорации – 30 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием документов для оказания государственной услуги услугополучателю с нарушением здоровья, стойким расстройством функций организма, ограничивающим его жизнедеятельность, обратившемуся через</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Единый контакт-центр – 1414, 88000807777 производится работником Государственной корпорации с выездом по месту жительства.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Если есть медицинские противопоказания, препятствующие пребыванию ребенка в дошкольной организации, то он не зачисляется в дошкольну</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ю организацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель получает информацию о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, интернет-ресурса услугодателя, справочных служб по вопросам оказания государственной</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услуги, а также Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные телефоны справочных служб по вопросам оказания государственной услуги указаны на интернет-ресурсе Министерства www.edu.gov.kz в разделе "Государственные услуги".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефоны Единого контакт-центра по вопроса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>м оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>По выбору услугополучателя государственная услуга оказывается по принципу "одного заявления" в совокупности с государственной услугой "Регистрация рождения ребенка, в том числе внесение изменений, доп</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олнений и исправлений в записи актов гражданского состояния".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сервис цифровых документов доступен для пользователей, авторизованных в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>мобильном приложении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Бұйрыққа </w:t>
-[...9 lines deleted...]
-              <w:t>4-қосымша</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Мектепке дейінгі білім беру</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">саласында мемлекеттік </w:t>
+              <w:t>к Правилам оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">қызметтер көрсету </w:t>
+              <w:t>государственных услуг в сфере</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>қағидаларына</w:t>
+              <w:t>дошкольного образования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>5-қосымша</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(адрес услугополучателя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...9 lines deleted...]
-        <w:t>      Нысан</w:t>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="z128"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="z129"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководствуясь пунктом 2 статьи 20 Закона Республики</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Казахстан "О</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услугах", отдел №__ филиала некоммерческого акционерного общества</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Государственная корпорация "Правительство для граждан"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>              (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отказывает</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в приеме документов на оказание государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                          (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указать</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> наименование государственной услуги)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ввиду</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> п</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>редставления Вами неполного пакета документов согласно перечню,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предусмотренному</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в пункте 8 приложения 2 к Правилам оказания государственных услуг в</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сфере</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного образования, и (или) документов с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="z132"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Наименование </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="z133"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="z134"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) ________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="z135"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) ________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="z136"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящая расписка составлена в двух экземплярах, по одному для каждой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стороны.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="z137"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Исполнитель: ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="z138"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпись _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="z139"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Телефон ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="z140"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Получил: _________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="z141"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Подпись ____________ "____" _________ 20____ год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5664"/>
-        <w:gridCol w:w="4113"/>
+        <w:gridCol w:w="2827"/>
+        <w:gridCol w:w="2909"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="3595"/>
+        <w:gridCol w:w="26"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00573E47">
+      <w:tr w:rsidR="00427FFE">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:bookmarkEnd w:id="72"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дошко</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>льного образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="73" w:name="z147"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="73"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Прием документов и зачисление детей в дошкольные организации"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дошкольные организации всех видов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(далее –услугодатель)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Прием и выдача документов для оказания государственной услуги осуществляются через канцелярию услугодателя, веб-портал "электронного правительства" (далее – портал).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30 минут.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Электронная (частично автоматизированная)/ бумажная.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Зачисление ребенка в дошкольную организацию на основании заключенного договора между дошкольной организацией и одним из родите</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лей или законным представителем ребенка либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодатель</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга физическим лицам оказывается бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="74" w:name="z148"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: с понедельника по пятницу, за исключением праздничных дней, согласно трудовому законодательству Республики Казахстан в соответствии </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с установленным графиком работы услугодателя с 9:00 часов до 18:00 часов с перерывом на обед с 13:00 часов до 14:00 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="74"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прием заявлений и выдача результатов оказания государственной услуги осуществляется с 09:00 часов до 17:30 часов с перерывом на обед </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с 13:00 часов до 14:00 часов.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга оказывается в порядке очереди без предварительной записи и ускоренного обслуживания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>портала</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан прием заявлений и выдача результатов оказания государственной услуги осуществляются следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) на интернет-ресурсе Министерства: www.edu.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> портале: www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="75" w:name="z154"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к услугодателю:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="75"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> направление на зачисление (действительно в течение пяти рабочих дней со дня выдачи);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) заявление по форме, согласно приложению 5 к Правилам оказания государственных услуг в сфере дошкольного образования, утвержденных приказом Министра </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>образования и науки</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан от 19 июня 2020 года № 254 "Об утверждении правил оказания государственных услуг в сфере дошкольного образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20883) (далее - Правила);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) док</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>умент, удостоверяющий личность услугополучателя (одного из родителей или законного представителя, либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) документ, свидетельствующий о рождении ребенка, либо электронный документ из </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сервиса цифровых документов (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) карта профилактических прививок формы № 065/у, утвержденная приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>четной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6) справка формы 027/у, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заключение</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> психолого-медико-педагогической</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> консультации (для детей с особыми образовательными потребностями). На портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) направление на зачисление в дошкольную организацию (действительно в течение пяти рабочих дней со дня выдачи);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) заявление по форме, согласно приложению 5 к Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>документ, удостоверяющий личность одного из родителей или законного представителя (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4) документ, свидетельствующий о рождении ребенка (для идентификации);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5) карта профилактических прививок формы № 065/у, утвержденной приказом исполняюще</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>го обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>д № 21579) (электронная копия);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6) справка формы 027/у, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ия" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (электронная копия);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заключение</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> психолого-медико-педагогической консультации (для детей с особыми образовательными потребностями) (сканированная копия, пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и наличии).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случаях осуществления ограничительных мероприятий соответствующими государственными органами, введения чрезвычайного положения, возникновения чрезвычайных ситуаций социального, природного и техногенного характера на определенной территории, у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>слугополучатели на данной территории предоставляют непосредственно в организации образования документы, перечисленные в подпункте 4), 5) и 6) абзаца первого и подпункте 4), 5) и 6) абзаца второго настоящего пункта по мере снятия ограничительных мероприятий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, прекращения действия чрезвычайного положения.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугодатели получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале або</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ельством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="76" w:name="z170"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="76"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных матери</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представление</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> услугополучателем </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>неполного пакета документов согласно перечню, предусм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отренному подзаконным нормативным правовым актом, определяющим порядок оказания государственной услуги, и (или) документов с истекшим сроком действия.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>электронной форме и через Государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="77" w:name="z173"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время ожидания до момента приема документов – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="77"/>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Максимально допустимое время обслуживания – 15 минут.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель получает информацию о порядке и статусе оказания госу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дарственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, интернет-ресурса услугодателя, справочных служб по вопросам оказания государственной услуги, а также Единого контакт-центра.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Контактные телефоны справочных служб по вопр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осам оказания государственной услуги указаны на интернет-ресурсе Министерства www.edu.gov.kz в разделе "Государственные услуги".</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Телефоны Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов до</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ступен для пользователей, авторизованных в мобильном приложении. Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифров</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ые документы" и выбрать необходимый документ.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственных услуг в сфере</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дошкольного образования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00427FFE">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="35" w:type="dxa"/>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(мектепке дейінгі ұйым)</w:t>
+              <w:t>(дошкольная организация)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>____________________________</w:t>
+              <w:t>от__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(тегі, аты, әкесінің аты </w:t>
+              <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(бар болса)</w:t>
+              <w:t>(при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
-[...31 lines deleted...]
-        <w:t>                        (</w:t>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00427FFE" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRPr="00C1261E" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="z190"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Я, _______________________________________________________________</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="79" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>те</w:t>
-[...6 lines deleted...]
-        <w:t>гі</w:t>
+        <w:t>фамилия</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, аты, әкесінің аты (бар болса)</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t>, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>даю</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласие на доступ к персональным данным ограниченног</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о доступа в соответствии с</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 приложений 2 и 4 к Правилам оказания государственных услуг в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дошкольного</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования, утвержденных приказом Министра образования и науки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан от 19 июня 2020 года № 254 "Об утверждении правил оказа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ния</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>государственных</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> услуг в сфере дошкольного образования" (зарегистрирован в Реестре</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>государственной</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> регистрации нормативных правовых актов под № 20883), которые</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>требуются</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для оказания государственной услуги согласно статье 8 Закона Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных данных и их защите", включающие в себя следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="z191"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      1) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дербес</w:t>
+        <w:t>передачу</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> деректерді үшінші тұлғаларға беруді;</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> персональных данных третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="z192"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>дербес</w:t>
+        <w:t>трансграничную</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> деректерді өңдеу процесінде оларды трансшекаралық беруді;</w:t>
-[...48 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> передачу персональных данных в процессе их обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="z193"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>распространение</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> персональных данных в общедоступных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> источниках.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="z194"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік қызметтер көрсету кезінде ұсынылатын құжаттардың дұрыстығын растау үшін талап етілетін өзге де мәліметтерді қамтитын қолжетімділігі шектеу</w:t>
-[...6 lines deleted...]
-        <w:t>лі дербес деректерге қол жеткізуге келісемін.</w:t>
+        <w:t>Согласен(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...11 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а) на доступ к персональным данным ограниченного доступа, включающие</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Осы келісім мемлекеттік қызмет көрсету нәтижесін алғанға дейін барлық кезең ішінде қолданылады.</w:t>
+        <w:t>в</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...24 lines deleted...]
-      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> себя иные сведения, которые требуются для подтверждения достоверности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>қолы</w:t>
+        <w:t>предоставляемых</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>)             (</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> документов при оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="z195"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Настоящее согласи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>е действует в течение всего периода до получения результата</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>тегі</w:t>
+        <w:t>оказания</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>, аты, әкесіні</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+        <w:t xml:space="preserve"> государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="z196"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ____________ __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)              (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фамилия</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573E47" w:rsidRDefault="00F03BBF" w:rsidP="00F03BBF">
+    <w:p w:rsidR="00427FFE" w:rsidRDefault="00C1261E" w:rsidP="00C1261E">
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>© 2012.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Қазақстан Республикасы Әділет министрлігінің «Қазақстан Республикасының Заңнама және құқықтық ақпарат институты» ШЖҚ РМК</w:t>
-[...2 lines deleted...]
-    <w:sectPr w:rsidR="00573E47" w:rsidSect="00F03BBF">
+        <w:t xml:space="preserve"> РГП на ПХВ «Инсти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>тут законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00427FFE" w:rsidSect="00C1261E">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
-      <w:pgMar w:top="426" w:right="1080" w:bottom="709" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1080" w:bottom="709" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00573E47"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00F03BBF"/>
+    <w:rsidRoot w:val="00427FFE"/>
+    <w:rsid w:val="00427FFE"/>
+    <w:rsid w:val="00C1261E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -8460,67 +8509,67 @@
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="disclaimer">
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="a"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ae">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F03BBF"/>
+    <w:rsid w:val="00C1261E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F03BBF"/>
+    <w:rsid w:val="00C1261E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -8677,51 +8726,54 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8973,50 +9025,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>31241</Characters>
+  <Pages>1</Pages>
+  <Words>5270</Words>
+  <Characters>30041</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>250</Lines>
+  <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36648</CharactersWithSpaces>
+  <CharactersWithSpaces>35241</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>